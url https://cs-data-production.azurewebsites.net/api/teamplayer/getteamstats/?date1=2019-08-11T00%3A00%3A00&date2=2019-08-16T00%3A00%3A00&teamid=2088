--- v1 (2026-07-14)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ab530a24da414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a700ba3ac83a48609d2f5ba526ed8f13.psmdcp" Id="R2d0e2de42efa4bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d906ff349224655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ced30c29d5a4158855ab851363eeed5.psmdcp" Id="R243b033b86114dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -112,51 +112,51 @@
   <x:si>
     <x:t>Guelph, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4188</x:t>
   </x:si>
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Élisabeth Tsé</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / CS Phénix des Rivières de Québec</x:t>
   </x:si>
   <x:si>
     <x:t>Québec, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4506</x:t>
   </x:si>
   <x:si>
     <x:t>Lara Kazandjian</x:t>
   </x:si>
   <x:si>
-    <x:t>CAN / Griffons CS Mont-Royal Outremont</x:t>
+    <x:t>CAN / CS Mont-Royal Outremont</x:t>
   </x:si>
   <x:si>
     <x:t>Kirkland, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>kə-ZAN-djan</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4191</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Kayza Massey</x:t>
   </x:si>
   <x:si>
     <x:t>USA / West Virginia Chaos</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4953</x:t>
   </x:si>
@@ -693,51 +693,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4186" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4637" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=5924" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4188" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4506" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4191" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4953" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=7979" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13180" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4640" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4477" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=7987" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4486" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4407" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13178" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4470" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13179" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4452" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4185" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4465" TargetMode="External" Id="rId24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.550625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="37.180625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="37.510625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="39.070625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="17.840625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="45.330625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>