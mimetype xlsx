--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d906ff349224655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ced30c29d5a4158855ab851363eeed5.psmdcp" Id="R243b033b86114dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad6214f13e04144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c73c509b5d0741849c1e51ee092a4f5f.psmdcp" Id="R9209cc55e53145d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -790,51 +790,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -886,51 +886,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">