--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f76100847744417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920fa151a0e745d3bd63b92cc4999982.psmdcp" Id="Re98e6fcbdcde41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ab530a24da414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a700ba3ac83a48609d2f5ba526ed8f13.psmdcp" Id="R2d0e2de42efa4bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -790,51 +790,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -886,51 +886,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">