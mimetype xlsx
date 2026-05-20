--- v0 (2026-04-01)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re882beb8f8d94037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73af71ea8a5e4f34b39e0e065eb6355f.psmdcp" Id="R94cb0dabdbad4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8981763b1454d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cfd697400ed482181b201931356d8e5.psmdcp" Id="Rb4b7df4f43334b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>