--- v1 (2026-05-20)
+++ v2 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8981763b1454d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cfd697400ed482181b201931356d8e5.psmdcp" Id="Rb4b7df4f43334b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7582708c6a4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5148a62f95a47c3922fec6c8a96b341.psmdcp" Id="R76c3aae1c4e44530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -937,51 +937,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1033,54 +1033,54 @@
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">