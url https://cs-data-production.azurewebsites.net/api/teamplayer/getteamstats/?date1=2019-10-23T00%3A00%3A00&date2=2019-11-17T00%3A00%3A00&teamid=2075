--- v2 (2026-07-20)
+++ v3 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7582708c6a4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5148a62f95a47c3922fec6c8a96b341.psmdcp" Id="R76c3aae1c4e44530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd1478c27fa4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49e339c6f2a24790b8f3f99ce2a2eea4.psmdcp" Id="Ra13b56ff02524184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>