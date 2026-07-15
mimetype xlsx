--- v0 (2026-05-14)
+++ v1 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d99fdd0525417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53f9fb3705c748c5ad076bed6e3dd59f.psmdcp" Id="Rcf33619ff1db4676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fa3712e32c4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d356b89e48e4311af010b4a971913f9.psmdcp" Id="Rda47a4e36e604a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>