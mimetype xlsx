--- v1 (2026-07-15)
+++ v2 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00fa3712e32c4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d356b89e48e4311af010b4a971913f9.psmdcp" Id="Rda47a4e36e604a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb612e150753d4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12b84315784242f3825f833c13bfca6e.psmdcp" Id="Rc9c76a8e0ee64d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>