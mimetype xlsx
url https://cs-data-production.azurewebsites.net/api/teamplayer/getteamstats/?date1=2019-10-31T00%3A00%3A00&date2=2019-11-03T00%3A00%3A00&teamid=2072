--- v2 (2026-07-15)
+++ v3 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb612e150753d4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12b84315784242f3825f833c13bfca6e.psmdcp" Id="Rc9c76a8e0ee64d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaedd80f576748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa0d34a0655a4c709aa984e846b42028.psmdcp" Id="R2a75d78ff4af45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>