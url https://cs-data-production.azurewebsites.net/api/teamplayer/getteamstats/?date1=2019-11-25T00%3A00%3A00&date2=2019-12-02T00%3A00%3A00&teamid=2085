--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10f708dcd174116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9361455e536490198eb5cae177bea00.psmdcp" Id="R20d2fb9f323b4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4f9a36a5d44618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b8ca03f7ce14f6fa08802dbd13b9525.psmdcp" Id="Rf9ceec531a7f4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1097,51 +1097,51 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">