--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ed1f0e31a44cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cd30610d8074d598abc67b5e2467de4.psmdcp" Id="Re9b2f8759cb14fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d97122f7f044e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67e9f7dbdf8845d9979f671d47e8ebd8.psmdcp" Id="R0e4b899888804d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -784,51 +784,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -1113,51 +1113,51 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
@@ -1276,51 +1276,51 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">