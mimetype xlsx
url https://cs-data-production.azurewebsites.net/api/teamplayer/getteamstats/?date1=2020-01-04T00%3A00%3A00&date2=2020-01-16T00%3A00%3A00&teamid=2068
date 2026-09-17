--- v5 (2026-07-20)
+++ v6 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce79aeaa281748db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/695e1beebb79421cb7f92e06282c2591.psmdcp" Id="Rdaa7a9ae7d1840f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c10844ef2934bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a746acad5e014d168745973f6122c4c1.psmdcp" Id="Re7fdb2b1287a4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>