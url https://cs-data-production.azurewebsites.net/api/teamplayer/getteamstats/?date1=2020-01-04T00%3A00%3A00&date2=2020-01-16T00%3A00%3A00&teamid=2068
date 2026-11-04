--- v6 (2026-09-17)
+++ v7 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c10844ef2934bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a746acad5e014d168745973f6122c4c1.psmdcp" Id="Re7fdb2b1287a4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d2372f56b04382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe294fa7005406393fe713c73471040.psmdcp" Id="R87cdb6b1e6244b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -978,51 +978,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1246,54 +1246,54 @@
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
@@ -1517,51 +1517,51 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">