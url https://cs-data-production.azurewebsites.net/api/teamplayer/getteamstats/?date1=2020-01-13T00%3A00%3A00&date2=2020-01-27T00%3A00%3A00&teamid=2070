--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b12ca4cca754697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7e5176c31da4b60bfed393d17ca959b.psmdcp" Id="R03b0666b0b9e44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ee8af53ff8431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea778c935744d3b88105402a71b3078.psmdcp" Id="R725295a27f10418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -82,51 +82,51 @@
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Allysha Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Houston Dash</x:t>
   </x:si>
   <x:si>
     <x:t>Courtice, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ah-LEE-sha chap-man</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=669</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Kadeisha Buchanan</x:t>
   </x:si>
   <x:si>
-    <x:t>FRA / FCF Olympique Lyonnais</x:t>
+    <x:t>FRA / Olympique Lyonnais</x:t>
   </x:si>
   <x:si>
     <x:t>Brampton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=533</x:t>
   </x:si>
   <x:si>
     <x:t>Shelina Zadorsky</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Orlando Pride</x:t>
   </x:si>
   <x:si>
     <x:t>Kitchener &amp; London, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3426</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Quinn</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Seattle Reign FC</x:t>
   </x:si>
@@ -855,51 +855,51 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
@@ -1056,83 +1056,83 @@
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
@@ -1251,147 +1251,147 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
@@ -1475,51 +1475,51 @@
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>