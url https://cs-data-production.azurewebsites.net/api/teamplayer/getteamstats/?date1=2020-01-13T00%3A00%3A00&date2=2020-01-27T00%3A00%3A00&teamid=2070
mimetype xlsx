--- v1 (2026-07-14)
+++ v2 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ee8af53ff8431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea778c935744d3b88105402a71b3078.psmdcp" Id="R725295a27f10418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002804db810e4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9145b87131ca4eb897009f62a30e1daa.psmdcp" Id="Ra3534aa8b78b4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>