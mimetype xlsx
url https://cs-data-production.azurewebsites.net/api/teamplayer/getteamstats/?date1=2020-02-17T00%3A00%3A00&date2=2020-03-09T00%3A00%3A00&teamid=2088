--- v0 (2026-05-14)
+++ v1 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a25a78ff684f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa258d7ba9e74fd0890a938577eec7ab.psmdcp" Id="R2adbbfbc140b4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69a1647326a4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/806515bafcb245c88e06214dfec3af2e.psmdcp" Id="R62f5e716268e4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>