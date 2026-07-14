--- v1 (2026-05-14)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69a1647326a4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/806515bafcb245c88e06214dfec3af2e.psmdcp" Id="R62f5e716268e4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb384cc2145464365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaeba92e9b9b4a28b1f12076850625f5.psmdcp" Id="Rbd1f6ba6596046c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -868,51 +868,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -967,51 +967,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">