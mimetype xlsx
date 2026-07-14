--- v2 (2026-07-14)
+++ v3 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb384cc2145464365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaeba92e9b9b4a28b1f12076850625f5.psmdcp" Id="Rbd1f6ba6596046c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a84d27df9084e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a2c90538ff646c7923fe56840084b42.psmdcp" Id="Rf97ee887e54a4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>