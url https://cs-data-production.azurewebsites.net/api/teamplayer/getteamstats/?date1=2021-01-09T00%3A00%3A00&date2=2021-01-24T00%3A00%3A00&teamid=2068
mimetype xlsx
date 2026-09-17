--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85e6ab53ca341d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f2beb7da6a74a39bd334b8da9fe3cb2.psmdcp" Id="R4cddea14c9cf4772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac5d304598a44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df2a49cbd1354487a1161a572380b33b.psmdcp" Id="R88e03bc0b0ba4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>