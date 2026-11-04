--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac5d304598a44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df2a49cbd1354487a1161a572380b33b.psmdcp" Id="R88e03bc0b0ba4f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9404fc9ad4b44159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ba842b2de3447569f6cddab05f23997.psmdcp" Id="R1ecea81f58d148cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -993,86 +993,86 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
@@ -1395,51 +1395,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
@@ -1564,118 +1564,118 @@
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="J25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">