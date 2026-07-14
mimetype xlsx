--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47086d832304dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dbc5bc0977e4ab6bd15a1ad18957c17.psmdcp" Id="Rbe2aa727126e4b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d86aee18344d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2db16c9762754e28a08bc65f095c6675.psmdcp" Id="Rc257956d868f4b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -839,57 +839,57 @@
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
@@ -897,54 +897,54 @@
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="B5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
@@ -990,80 +990,80 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="B7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="B8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="B9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
@@ -1257,51 +1257,51 @@
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="B16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="B17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
@@ -1472,109 +1472,109 @@
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="B23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="B24" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="B25" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J25" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="B26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">