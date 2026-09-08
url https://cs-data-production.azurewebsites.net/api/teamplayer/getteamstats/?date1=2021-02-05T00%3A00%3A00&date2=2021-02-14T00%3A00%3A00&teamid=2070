--- v1 (2026-07-14)
+++ v2 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d86aee18344d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2db16c9762754e28a08bc65f095c6675.psmdcp" Id="Rc257956d868f4b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027ec4f6a55f4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27785587664841abaaf33e744bc5ea21.psmdcp" Id="Rf93236bb7c65422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>