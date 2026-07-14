--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621be4e03b4a4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58f53b78f31b4ed9886fd4c4e72826e6.psmdcp" Id="R6bf8ff68856d4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a75f4fa7be0469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82d8fef75fd84edf93276116fa514fe9.psmdcp" Id="R2b2cf9c8abd447f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -818,51 +818,51 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
@@ -949,51 +949,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -1144,54 +1144,54 @@
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
@@ -1339,147 +1339,147 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
@@ -1607,51 +1607,51 @@
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>