--- v1 (2026-07-14)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a75f4fa7be0469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82d8fef75fd84edf93276116fa514fe9.psmdcp" Id="R2b2cf9c8abd447f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c2040543f04d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a30528717fc493fb5dbf4b9afc323b8.psmdcp" Id="R1b80fd4cfe044bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>