--- v2 (2026-07-14)
+++ v3 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c2040543f04d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a30528717fc493fb5dbf4b9afc323b8.psmdcp" Id="R1b80fd4cfe044bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc391004bd6394c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48bedaca098a4f419891d8a420fead93.psmdcp" Id="Rbcfd3b9cfc1c4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>