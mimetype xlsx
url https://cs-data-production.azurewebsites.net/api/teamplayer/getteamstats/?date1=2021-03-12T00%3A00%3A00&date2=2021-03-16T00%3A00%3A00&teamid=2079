--- v0 (2026-05-14)
+++ v1 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02478efc19b4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66608d14e07b42b6bfaa211975f30a74.psmdcp" Id="R99f44feab4764902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9310e304c6854708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f901447767a48a89b258e47ff65a6f0.psmdcp" Id="Rb016e2531f4a472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1018,51 +1018,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1085,51 +1085,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
@@ -1155,57 +1155,57 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">