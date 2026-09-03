--- v1 (2026-07-20)
+++ v2 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9310e304c6854708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f901447767a48a89b258e47ff65a6f0.psmdcp" Id="Rb016e2531f4a472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9417f799a20f4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f56dd319fb0949ea983b746d20f9dff6.psmdcp" Id="Rf85ee5f9fad1489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -235,51 +235,51 @@
   <x:si>
     <x:t>Charles-Andreas Brym</x:t>
   </x:si>
   <x:si>
     <x:t>BEL / Royal Excel Mouscron</x:t>
   </x:si>
   <x:si>
     <x:t>Saguenay, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=7042</x:t>
   </x:si>
   <x:si>
     <x:t>Aidan Daniels</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Oklahoma City Energy FC</x:t>
   </x:si>
   <x:si>
     <x:t>dan-ee-als</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12954</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
   <x:si>
     <x:t>Kris Twardek</x:t>
   </x:si>
   <x:si>
     <x:t>POL / Jagiellonia Białystok</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2993</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Godinho</x:t>
   </x:si>
   <x:si>
     <x:t>GER / FSV Zwickau</x:t>
   </x:si>