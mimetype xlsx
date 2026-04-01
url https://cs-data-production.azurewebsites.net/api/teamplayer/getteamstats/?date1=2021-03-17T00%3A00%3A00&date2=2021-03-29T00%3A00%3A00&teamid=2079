--- v0 (2025-11-02)
+++ v1 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ed9dfca20b4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/419815ba4b614c62a6e8c5bbac6343fc.psmdcp" Id="R9fa51b0f7fd34761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6277c11566ba4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3df7f72fdf1c4ef898ed7d020c397d26.psmdcp" Id="Rbe0fd5d9f7c846f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -79,51 +79,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3515</x:t>
   </x:si>
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Zachary Brault-Guillard</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4200</x:t>
   </x:si>
   <x:si>
     <x:t>Zorhan Bassong</x:t>
   </x:si>
   <x:si>
     <x:t>Zo-ranne Ba-sson</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3633</x:t>
   </x:si>
   <x:si>
     <x:t>Diyaeddine Abzi</x:t>
   </x:si>
   <x:si>
-    <x:t>CAN / York United FC</x:t>
+    <x:t>CAN / Inter Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>dee-Ya-EDD-EEN</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4720</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Derek Cornelius</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12673</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
@@ -877,54 +877,54 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
@@ -947,51 +947,51 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
@@ -1218,51 +1218,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">