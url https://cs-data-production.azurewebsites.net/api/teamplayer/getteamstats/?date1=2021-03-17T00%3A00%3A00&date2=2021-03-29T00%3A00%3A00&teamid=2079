--- v1 (2026-04-01)
+++ v2 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6277c11566ba4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3df7f72fdf1c4ef898ed7d020c397d26.psmdcp" Id="Rbe0fd5d9f7c846f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592bfeb22bec414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0954fae47c624a23b4c3305763895bba.psmdcp" Id="R9e9e551825114e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>