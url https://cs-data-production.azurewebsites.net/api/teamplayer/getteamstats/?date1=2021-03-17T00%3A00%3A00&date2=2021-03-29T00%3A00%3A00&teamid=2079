--- v2 (2026-05-20)
+++ v3 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592bfeb22bec414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0954fae47c624a23b4c3305763895bba.psmdcp" Id="R9e9e551825114e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec11f99331347b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85b3e98720c34d0d9e6aad37f17f6a79.psmdcp" Id="R0f8b9ce1a8be4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -810,51 +810,51 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
@@ -877,51 +877,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -947,57 +947,57 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">