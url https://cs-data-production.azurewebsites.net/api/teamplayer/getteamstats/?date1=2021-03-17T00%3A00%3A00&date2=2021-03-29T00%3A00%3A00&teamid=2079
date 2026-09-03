--- v3 (2026-07-20)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec11f99331347b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85b3e98720c34d0d9e6aad37f17f6a79.psmdcp" Id="R0f8b9ce1a8be4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc324427788d54ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae6d59c48cb64d608130c010cd51cdfb.psmdcp" Id="R1943c6a081fb488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -175,51 +175,51 @@
   <x:si>
     <x:t>Charles-Andreas Brym</x:t>
   </x:si>
   <x:si>
     <x:t>BEL / Royal Excel Mouscron</x:t>
   </x:si>
   <x:si>
     <x:t>Saguenay, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=7042</x:t>
   </x:si>
   <x:si>
     <x:t>Aidan Daniels</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Oklahoma City Energy FC</x:t>
   </x:si>
   <x:si>
     <x:t>dan-ee-als</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12954</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
   <x:si>
     <x:t>Mohamed Farsi</x:t>
   </x:si>
   <x:si>
     <x:t>Momo, Farsinho</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=5425</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Godinho</x:t>
   </x:si>
   <x:si>
     <x:t>GER / FSV Zwickau</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>