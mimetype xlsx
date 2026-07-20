--- v0 (2026-05-15)
+++ v1 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2892f68913d2437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3683bc31d0e34c139a382e928bd0f26c.psmdcp" Id="Ra2cf87555c724e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad61de1919514f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db3387c04a914b218d6b08fd24223d3e.psmdcp" Id="R89d8115ba01f4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -319,51 +319,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3937</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Sturing</x:t>
   </x:si>
   <x:si>
     <x:t>NED / FC Den Bosch</x:t>
   </x:si>
   <x:si>
     <x:t>Nijmegen, Netherlands</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13481</x:t>
   </x:si>
   <x:si>
     <x:t>James Pantemis</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3515</x:t>
   </x:si>
   <x:si>
     <x:t>Cyle Larin</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>kile La-rin</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3904</x:t>
   </x:si>
   <x:si>
     <x:t>Milan Borjan</x:t>
   </x:si>
   <x:si>
     <x:t>SRB / FK Crvena zvezda (Red Star Belgrade)</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=445</x:t>
   </x:si>
   <x:si>
     <x:t>Alphonso Davies</x:t>
   </x:si>
   <x:si>
     <x:t>GER / FC Bayern München</x:t>
   </x:si>
@@ -919,115 +919,115 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="B3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
@@ -1277,54 +1277,54 @@
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
@@ -1440,124 +1440,124 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
@@ -1676,54 +1676,54 @@
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>88</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
@@ -1740,51 +1740,51 @@
       </x:c>
       <x:c r="K27" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E28" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H28" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I28" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J28" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K28" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E29" s="0" t="n">
@@ -1804,118 +1804,118 @@
       </x:c>
       <x:c r="K29" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E30" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H30" s="0" t="n">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J30" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K30" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H31" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I31" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J31" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K31" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H32" s="0" t="n">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I32" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J32" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K32" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E33" s="0" t="n">