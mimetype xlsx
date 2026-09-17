--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad61de1919514f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db3387c04a914b218d6b08fd24223d3e.psmdcp" Id="R89d8115ba01f4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf012a176d7f4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7bb45555a84416eaca77013fa66c799.psmdcp" Id="R60cabb1edd4d4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>