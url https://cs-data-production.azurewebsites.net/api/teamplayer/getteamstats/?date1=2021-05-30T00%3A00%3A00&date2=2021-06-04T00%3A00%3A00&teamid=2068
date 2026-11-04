--- v2 (2026-09-17)
+++ v3 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf012a176d7f4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7bb45555a84416eaca77013fa66c799.psmdcp" Id="R60cabb1edd4d4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd67267e976b41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e77d27be590b4909b2d5bf8441ece6f9.psmdcp" Id="R904823bb18a24794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -919,83 +919,83 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="B3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
@@ -1210,51 +1210,51 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
@@ -1277,51 +1277,51 @@
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
@@ -1408,51 +1408,51 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
@@ -1472,86 +1472,86 @@
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
@@ -1676,51 +1676,51 @@
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">
@@ -1804,54 +1804,54 @@
       </x:c>
       <x:c r="K29" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E30" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H30" s="0" t="n">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J30" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K30" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
@@ -1871,51 +1871,51 @@
       </x:c>
       <x:c r="K31" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H32" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I32" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J32" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K32" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E33" s="0" t="n">