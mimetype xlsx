--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9a828345404c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61e69e8dc2434d84bea779196f57d802.psmdcp" Id="R9d3b18dce07c44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fa57c197b44937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdb0cd23004b4a03ac4084e137eaff34.psmdcp" Id="R51267d46928549ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -301,51 +301,51 @@
   <x:si>
     <x:t>FRA / Paris St-Germain FC</x:t>
   </x:si>
   <x:si>
     <x:t>Chilliwack, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>HI-te-ma</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13182</x:t>
   </x:si>
   <x:si>
     <x:t>Ashley Lawrence</x:t>
   </x:si>
   <x:si>
     <x:t>Caledon East, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1833</x:t>
   </x:si>
   <x:si>
     <x:t>Kadeisha Buchanan</x:t>
   </x:si>
   <x:si>
-    <x:t>FRA / FCF Olympique Lyonnais</x:t>
+    <x:t>FRA / Olympique Lyonnais</x:t>
   </x:si>
   <x:si>
     <x:t>Brampton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=533</x:t>
   </x:si>
   <x:si>
     <x:t>Jade Rose</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Super REX Ontario (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4637</x:t>
   </x:si>
   <x:si>
     <x:t>Evelyne Viens</x:t>
   </x:si>
   <x:si>
     <x:t>USA / NJ/NY Gotham FC</x:t>
   </x:si>
   <x:si>
     <x:t>L'Ancienne-Lorette, Québec, Canada</x:t>
   </x:si>
@@ -824,57 +824,57 @@
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
@@ -882,54 +882,54 @@
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="B4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="B5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
@@ -975,51 +975,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="B7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="B8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -1184,51 +1184,51 @@
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="B14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="B15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
@@ -1341,196 +1341,196 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="B19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="B20" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="B21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="B22" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="B23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="B24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="B25" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">