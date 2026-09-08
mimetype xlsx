--- v1 (2026-07-14)
+++ v2 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fa57c197b44937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdb0cd23004b4a03ac4084e137eaff34.psmdcp" Id="R51267d46928549ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6bd9ec46f8b4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/790b99a4bf0a4c42ac7b826edda39a75.psmdcp" Id="R699c35d242fc4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>