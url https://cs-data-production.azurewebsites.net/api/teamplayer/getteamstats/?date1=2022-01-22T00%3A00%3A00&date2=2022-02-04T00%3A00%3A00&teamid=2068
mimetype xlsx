--- v3 (2026-07-20)
+++ v4 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce757badefd462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde27d0c61c9464583cd8e3d08db9c2f.psmdcp" Id="R7e258d4476684445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67096a868e34e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3814977d69d849d0bdff55a96fc67eed.psmdcp" Id="R4fbc00ce98d74124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>