--- v4 (2026-09-17)
+++ v5 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67096a868e34e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3814977d69d849d0bdff55a96fc67eed.psmdcp" Id="R4fbc00ce98d74124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53db7c54561d4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c53c4b0e894946b8897a10444c9ce381.psmdcp" Id="R3c3147697f36494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1063,86 +1063,86 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
@@ -1232,118 +1232,118 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
@@ -1500,51 +1500,51 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
@@ -1564,54 +1564,54 @@
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
@@ -1631,51 +1631,51 @@
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E27" s="0" t="n">