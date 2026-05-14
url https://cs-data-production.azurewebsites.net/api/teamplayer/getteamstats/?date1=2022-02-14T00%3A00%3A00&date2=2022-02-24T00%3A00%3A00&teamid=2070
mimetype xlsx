--- v0 (2026-03-18)
+++ v1 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5919198c140482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d699f88331424e6d9cc2a8533d85d759.psmdcp" Id="R2f95c626bc4c4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f8cae153964a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85af565a48c345bf981a23747c6ca612.psmdcp" Id="R5aae7a64ebf64d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -844,83 +844,83 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
@@ -972,121 +972,121 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1173,179 +1173,179 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
@@ -1365,51 +1365,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
@@ -1432,121 +1432,121 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">