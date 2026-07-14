--- v1 (2026-05-14)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f8cae153964a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85af565a48c345bf981a23747c6ca612.psmdcp" Id="R5aae7a64ebf64d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68038f870f9f404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/588eb525feb54a329281246b1c481752.psmdcp" Id="Rc17c3d4cac8048f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Allysha Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Houston Dash</x:t>
   </x:si>
   <x:si>
     <x:t>Courtice, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>ah-LEE-sha chap-man</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=669</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Kadeisha Buchanan</x:t>
   </x:si>
   <x:si>
-    <x:t>FRA / FCF Olympique Lyonnais</x:t>
+    <x:t>FRA / Olympique Lyonnais</x:t>
   </x:si>
   <x:si>
     <x:t>Brampton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=533</x:t>
   </x:si>
   <x:si>
     <x:t>Shelina Zadorsky</x:t>
   </x:si>
   <x:si>
     <x:t>ENG / Tottenham Hotspur FC</x:t>
   </x:si>
   <x:si>
     <x:t>Kitchener &amp; London, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3426</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Quinn</x:t>
   </x:si>
@@ -744,51 +744,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=669" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=533" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3426" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2645" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=7984" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13177" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=7050" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13182" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1833" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2885" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2871" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13053" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2621" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=8276" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12405" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2935" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4407" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=849" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12410" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4954" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=55742" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=6208" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12423" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2558" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.630625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="27.650625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="26.640625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.620625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="20.060625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="45.330625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -844,51 +844,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -1042,83 +1042,83 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
@@ -1205,147 +1205,147 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
@@ -1432,115 +1432,115 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">