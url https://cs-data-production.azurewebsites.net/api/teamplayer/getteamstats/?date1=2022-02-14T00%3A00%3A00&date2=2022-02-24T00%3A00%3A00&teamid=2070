--- v2 (2026-07-14)
+++ v3 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68038f870f9f404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/588eb525feb54a329281246b1c481752.psmdcp" Id="Rc17c3d4cac8048f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf087ee3e0bb84d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f86afdd22434dcca986e498ce1ac24b.psmdcp" Id="Re8ba58f08bb04a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>