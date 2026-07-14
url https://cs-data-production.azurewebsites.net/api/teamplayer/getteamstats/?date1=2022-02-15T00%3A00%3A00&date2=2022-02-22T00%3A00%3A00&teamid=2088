--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0b284fb9324935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8623b61e092147628107b2c8484f20f0.psmdcp" Id="Re3349e4ab2884350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f110fc9c2504393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7f329d715e3408dbc4192ba2dae1c6a.psmdcp" Id="Rfe42ddac376448eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1006,51 +1006,51 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1294,51 +1294,51 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
@@ -1358,51 +1358,51 @@
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
@@ -1454,51 +1454,51 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">