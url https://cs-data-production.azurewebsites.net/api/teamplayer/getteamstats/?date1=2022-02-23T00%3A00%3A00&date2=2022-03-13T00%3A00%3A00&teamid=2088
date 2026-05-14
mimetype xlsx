--- v2 (2026-03-18)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad36c1bcff494e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/727e0d9e43a94208a19d5604efa806cb.psmdcp" Id="R92534a678297494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b640dd8b1545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dade8ae3b4b3457aa46b72a3959a07ac.psmdcp" Id="Rf4ec93db7f48499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -845,51 +845,51 @@
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
@@ -1133,51 +1133,51 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
@@ -1261,89 +1261,89 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">