--- v3 (2026-05-14)
+++ v4 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b640dd8b1545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dade8ae3b4b3457aa46b72a3959a07ac.psmdcp" Id="Rf4ec93db7f48499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6896fd4109c4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45118e1839ba403f8412d79a98c204e1.psmdcp" Id="R9c3397b2b21448f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -845,51 +845,51 @@
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
@@ -1133,51 +1133,51 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
@@ -1197,51 +1197,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
@@ -1293,51 +1293,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">