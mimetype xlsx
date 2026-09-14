--- v4 (2026-07-14)
+++ v5 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6896fd4109c4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45118e1839ba403f8412d79a98c204e1.psmdcp" Id="R9c3397b2b21448f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e9e7f122bc14694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e894c592dc3a4798954031d4a2118708.psmdcp" Id="R74c1a8437b984cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>