--- v3 (2026-09-03)
+++ v4 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3de8a7b37954cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/594d0f8a4fc94666b04a34f04e8ae6fd.psmdcp" Id="Rd0a24b89988642ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5a5429aab14774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea4be94928f14fc0ba0bfa73ba101584.psmdcp" Id="R4a7a55b33fe447bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -913,51 +913,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -1233,51 +1233,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
@@ -1553,51 +1553,51 @@
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>