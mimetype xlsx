--- v0 (2026-04-13)
+++ v1 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822ab040e70340be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/408a99c26bd147d59626a0cbb585c905.psmdcp" Id="R57b28728b97d4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ed673ffaf44461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96b3a94303a44f5583414c980384ec6d.psmdcp" Id="R0526f6904d224c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -806,83 +806,83 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -1010,51 +1010,51 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
@@ -1144,51 +1144,51 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
@@ -1313,86 +1313,86 @@
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
@@ -1444,51 +1444,51 @@
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
@@ -1508,51 +1508,51 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">