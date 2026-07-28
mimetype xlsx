--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ed673ffaf44461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96b3a94303a44f5583414c980384ec6d.psmdcp" Id="R0526f6904d224c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233cdaad6a6945e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b65bdb280f484318bab425717255ae01.psmdcp" Id="R192208be05f84622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -211,51 +211,51 @@
   <x:si>
     <x:t>BEL / Club Brugge KV</x:t>
   </x:si>
   <x:si>
     <x:t>TAY-zhon byoo-KAN-un</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13457</x:t>
   </x:si>
   <x:si>
     <x:t>Iké Ugbo</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRA / Troyes AC </x:t>
   </x:si>
   <x:si>
     <x:t>London, England</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=55689</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Mark-Anthony Kaye</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Colorado Rapids</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>KAY</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3937</x:t>
   </x:si>
   <x:si>
     <x:t>Doneil Henry</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Los Angeles FC</x:t>
   </x:si>
@@ -838,51 +838,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
@@ -1010,54 +1010,54 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
@@ -1144,57 +1144,57 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
@@ -1313,89 +1313,89 @@
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
@@ -1412,86 +1412,86 @@
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
@@ -1508,51 +1508,51 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">