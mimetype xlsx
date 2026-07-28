--- v2 (2026-07-28)
+++ v3 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233cdaad6a6945e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b65bdb280f484318bab425717255ae01.psmdcp" Id="R192208be05f84622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618cf450e1504fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e233e5808c444a0098776fabe0a01ac1.psmdcp" Id="R5dac30fa9d154c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>