--- v4 (2026-03-20)
+++ v5 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a56cb3b22a4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d023e50abaf649829e9e47ca0055553d.psmdcp" Id="R70efbac08df0495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b5dd82ed144bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfb482d8cdc04eac91f67969106b0570.psmdcp" Id="R8751d94ef5ca4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>