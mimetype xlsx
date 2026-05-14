--- v5 (2026-05-14)
+++ v6 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b5dd82ed144bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfb482d8cdc04eac91f67969106b0570.psmdcp" Id="R8751d94ef5ca4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7759af0fb8f048c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26a9132f58964302811ebafad08983e0.psmdcp" Id="Rfe09644aef0340c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>