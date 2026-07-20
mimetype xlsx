--- v6 (2026-05-14)
+++ v7 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7759af0fb8f048c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26a9132f58964302811ebafad08983e0.psmdcp" Id="Rfe09644aef0340c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fb55261b6a4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e12de8731e9b432daa611f93672f1835.psmdcp" Id="Rc5156e8aa8d14ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>