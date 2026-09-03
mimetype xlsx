--- v7 (2026-07-20)
+++ v8 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fb55261b6a4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e12de8731e9b432daa611f93672f1835.psmdcp" Id="Rc5156e8aa8d14ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5cd9ce183047c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b92877a8cb7d4c978ae8582a96fb883d.psmdcp" Id="R022dbc007e5140c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>