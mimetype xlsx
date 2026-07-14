--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885af3a6022b46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/527e351bfe094c3aa2dd5f6abed80a3c.psmdcp" Id="R14163824e30e450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532c340f37cd4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97ff378b31c4af3a5ba7e65b6eec15e.psmdcp" Id="R376d0a0c52e4466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1062,51 +1062,51 @@
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="B10" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="B11" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
@@ -1178,51 +1178,51 @@
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="B14" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="B15" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
@@ -1355,80 +1355,80 @@
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="B20" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="B21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="B22" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">