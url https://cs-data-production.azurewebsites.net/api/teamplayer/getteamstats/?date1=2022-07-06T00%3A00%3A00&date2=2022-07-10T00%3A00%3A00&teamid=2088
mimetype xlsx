--- v1 (2026-07-14)
+++ v2 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532c340f37cd4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97ff378b31c4af3a5ba7e65b6eec15e.psmdcp" Id="R376d0a0c52e4466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5cde4587fb4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7123a74c834447fb937b5836a8e03d90.psmdcp" Id="R69d1a79d4bf544d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>