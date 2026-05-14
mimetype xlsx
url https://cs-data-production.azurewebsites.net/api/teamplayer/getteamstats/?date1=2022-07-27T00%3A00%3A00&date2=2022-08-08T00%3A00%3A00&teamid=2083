--- v2 (2026-03-04)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4804319189714e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4a6c65b1084e0cb7421ba127b0b223.psmdcp" Id="R0550008bd2ed4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f60a3239ed4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52763ca2ac934c6491a1e96361b25ca8.psmdcp" Id="Rd7937e7edb3543ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -945,54 +945,54 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">