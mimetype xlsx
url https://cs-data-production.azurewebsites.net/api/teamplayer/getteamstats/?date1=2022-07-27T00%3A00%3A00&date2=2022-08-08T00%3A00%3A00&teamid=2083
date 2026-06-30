--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f60a3239ed4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52763ca2ac934c6491a1e96361b25ca8.psmdcp" Id="Rd7937e7edb3543ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f5c8a3d0964ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76b0a311df7b44e9ad15ab8f95e8b3e3.psmdcp" Id="R5d8434904e014db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>