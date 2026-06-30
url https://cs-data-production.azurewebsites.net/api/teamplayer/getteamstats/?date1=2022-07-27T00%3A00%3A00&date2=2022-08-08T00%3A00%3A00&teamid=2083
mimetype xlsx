--- v4 (2026-06-30)
+++ v5 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f5c8a3d0964ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76b0a311df7b44e9ad15ab8f95e8b3e3.psmdcp" Id="R5d8434904e014db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cfa104532d487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9dc8e69ae5d4a808e4f24d79c835df9.psmdcp" Id="Rc8def570234e492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>