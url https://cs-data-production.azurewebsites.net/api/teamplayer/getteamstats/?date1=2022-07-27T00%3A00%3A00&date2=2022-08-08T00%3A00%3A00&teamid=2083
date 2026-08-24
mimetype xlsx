--- v5 (2026-06-30)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cfa104532d487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9dc8e69ae5d4a808e4f24d79c835df9.psmdcp" Id="Rc8def570234e492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4971d998948467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30cc777550634f958d93a56eba2de7d6.psmdcp" Id="R550abbb6262b4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>