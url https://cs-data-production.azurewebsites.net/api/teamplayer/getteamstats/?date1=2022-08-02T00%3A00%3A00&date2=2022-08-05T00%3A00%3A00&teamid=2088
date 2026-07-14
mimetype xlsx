--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463e7eb74554420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a84c8a815524eb2be5f543f42392e9b.psmdcp" Id="R72af797029344ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029805af6c2f452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9541a7caba6244179a823120e51b5c25.psmdcp" Id="Rb112c04bedc1431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -854,51 +854,51 @@
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
@@ -1142,51 +1142,51 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
@@ -1206,51 +1206,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
@@ -1302,51 +1302,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">