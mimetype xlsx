--- v0 (2026-02-15)
+++ v1 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53e89f11bb5448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c63e709616bb4cc88fa223a84e63be44.psmdcp" Id="Rf1e1c22b474f41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83012fd25634a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb5a8a402d6e401790af0c7ab3802e8c.psmdcp" Id="R9efc9b1d95c34beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>