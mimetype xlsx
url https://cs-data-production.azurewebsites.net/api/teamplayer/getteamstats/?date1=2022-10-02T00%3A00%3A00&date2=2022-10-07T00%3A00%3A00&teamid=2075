--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83012fd25634a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb5a8a402d6e401790af0c7ab3802e8c.psmdcp" Id="R9efc9b1d95c34beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1f78f29bc84b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a5dc05a94d245a79f29c0b612e5a181.psmdcp" Id="R2d26183c0dfc4c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>