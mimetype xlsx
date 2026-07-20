--- v2 (2026-05-26)
+++ v3 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1f78f29bc84b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a5dc05a94d245a79f29c0b612e5a181.psmdcp" Id="R2d26183c0dfc4c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59aed80dd2b4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b73c08c50a654e8cada09a25d7e22ef3.psmdcp" Id="R84cb150af4174c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>