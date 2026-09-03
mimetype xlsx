--- v3 (2026-07-20)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59aed80dd2b4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b73c08c50a654e8cada09a25d7e22ef3.psmdcp" Id="R84cb150af4174c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756bcdd91d804d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b15a33df32ee4d7292f20cb47a3a9341.psmdcp" Id="R7df6e729c5cd4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>