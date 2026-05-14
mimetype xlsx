--- v2 (2026-03-09)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra391edf0abb44e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdc8e16102b54997b244888c41d306cb.psmdcp" Id="Ra3672c9eaf4b497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf356424e5554315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f85c2a4e270c4d01a407bc63e35259c7.psmdcp" Id="R4474d5c3e6d64ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1030,54 +1030,54 @@
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">