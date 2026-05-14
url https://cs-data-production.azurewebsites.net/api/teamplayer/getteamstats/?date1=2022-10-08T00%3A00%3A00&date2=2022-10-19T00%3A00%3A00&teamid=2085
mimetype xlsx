--- v3 (2026-05-14)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf356424e5554315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f85c2a4e270c4d01a407bc63e35259c7.psmdcp" Id="R4474d5c3e6d64ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4318453e3eb2445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8a71090338845c095252dcd2ebcfa91.psmdcp" Id="Rc6765d75626a42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>