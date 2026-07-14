--- v4 (2026-05-14)
+++ v5 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4318453e3eb2445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8a71090338845c095252dcd2ebcfa91.psmdcp" Id="Rc6765d75626a42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0df497413a445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01414dd5b53b4aeca59947550c313edc.psmdcp" Id="R5155a59c33084fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>