--- v5 (2026-07-14)
+++ v6 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0df497413a445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01414dd5b53b4aeca59947550c313edc.psmdcp" Id="R5155a59c33084fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade146309ccd4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f29c5ea907f24fd287856d27800dee1a.psmdcp" Id="R3c631d125e514dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>