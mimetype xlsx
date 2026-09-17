--- v6 (2026-07-20)
+++ v7 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64df3ccb740c47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fa823c731644477ab62f7837bf9a8b3.psmdcp" Id="Rb12c0507178c4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c54513785f4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3e3ed945c3247d7b8600d8e29815659.psmdcp" Id="Rbb85db2822d04e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>