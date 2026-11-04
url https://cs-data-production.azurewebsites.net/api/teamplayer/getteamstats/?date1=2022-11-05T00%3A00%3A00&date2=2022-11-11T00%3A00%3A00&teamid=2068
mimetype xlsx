--- v7 (2026-09-17)
+++ v8 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c54513785f4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3e3ed945c3247d7b8600d8e29815659.psmdcp" Id="Rbb85db2822d04e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9a7d9660d5433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efb2e7d7e75a44b6a93f9ef3ac01111c.psmdcp" Id="Rc6c14957022d419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -728,51 +728,51 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
@@ -894,86 +894,86 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
@@ -1290,51 +1290,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
@@ -1389,51 +1389,51 @@
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>