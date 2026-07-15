--- v0 (2026-05-14)
+++ v1 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e18a48da1984f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78e4b7eba8df4083bb7639cd1f2b4b3f.psmdcp" Id="R53bd270df6424e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6f17c7f9304782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee4009eabf14bf2a40ea1e2d105801c.psmdcp" Id="Recfd236970ce416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>