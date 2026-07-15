--- v1 (2026-07-15)
+++ v2 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6f17c7f9304782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee4009eabf14bf2a40ea1e2d105801c.psmdcp" Id="Recfd236970ce416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bb78e1a1a04127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd42b2fb1cb244d9854bcdef56e001c2.psmdcp" Id="Ra6fd277210174261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>