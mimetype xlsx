--- v2 (2026-07-15)
+++ v3 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bb78e1a1a04127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd42b2fb1cb244d9854bcdef56e001c2.psmdcp" Id="Ra6fd277210174261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419ef3a5ed534026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb56d0c9b80e46e6b379117d4aedb307.psmdcp" Id="Raa891975d10845bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -193,51 +193,51 @@
   <x:si>
     <x:t>Niko Myroniuk</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Cavalry FC</x:t>
   </x:si>
   <x:si>
     <x:t>Calgary, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56233</x:t>
   </x:si>
   <x:si>
     <x:t>Sebastian Castello</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Forge FC Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>sehb-BASS-tee-uhn  CAST-el-OH</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=55642</x:t>
   </x:si>
   <x:si>
-    <x:t>Noah Jensen</x:t>
+    <x:t>Noah Christoffer Jensen</x:t>
   </x:si>
   <x:si>
     <x:t>Courtice, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=55836</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandre Cameron</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Cinque Stelle Futsal</x:t>
   </x:si>
   <x:si>
     <x:t>Gatineau, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=5421</x:t>
   </x:si>
   <x:si>
     <x:t>Obeng Tabi</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Halifax Wanderers FC</x:t>
   </x:si>