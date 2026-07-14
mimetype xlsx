--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72dafff28354519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ccd0e5dd3dd4cd38377616ccc242a3a.psmdcp" Id="R0ee521dfbc7b455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf198f0dc904c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c9333a2ccee4fa28e8d4e1671733e6c.psmdcp" Id="R97ed788046914366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -196,51 +196,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2871</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Lysianne Proulx</x:t>
   </x:si>
   <x:si>
     <x:t>POR / SCU Torreense</x:t>
   </x:si>
   <x:si>
     <x:t>Boucherville, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>lee-zee-ann PROO</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13060</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Gilles</x:t>
   </x:si>
   <x:si>
-    <x:t>FRA / FCF Olympique Lyonnais</x:t>
+    <x:t>FRA / Olympique Lyonnais</x:t>
   </x:si>
   <x:si>
     <x:t>zheel</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4954</x:t>
   </x:si>
   <x:si>
     <x:t>Sydney Collins</x:t>
   </x:si>
   <x:si>
     <x:t>USA / NC Courage</x:t>
   </x:si>
   <x:si>
     <x:t>Beaverton, Oregon, USA</x:t>
   </x:si>
   <x:si>
     <x:t>SID-nee  COLL-inz</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56257</x:t>
   </x:si>
   <x:si>
     <x:t>Kailen Sheridan</x:t>
   </x:si>
@@ -810,112 +810,112 @@
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="B4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="B5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="B6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="B7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
@@ -1083,144 +1083,144 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="B13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="B14" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="B15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="B16" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="B17" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
@@ -1234,54 +1234,54 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="B18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="B19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">