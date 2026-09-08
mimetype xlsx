--- v1 (2026-07-14)
+++ v2 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf198f0dc904c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c9333a2ccee4fa28e8d4e1671733e6c.psmdcp" Id="R97ed788046914366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65f479ae1804489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3e049f8f9464186abae337fdc831f02.psmdcp" Id="R3ae7601b564342f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>