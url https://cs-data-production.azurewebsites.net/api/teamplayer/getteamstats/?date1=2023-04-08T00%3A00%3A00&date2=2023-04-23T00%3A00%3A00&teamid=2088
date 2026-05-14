--- v3 (2026-03-03)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306bb62ccac54d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/544772f3f10c4ed8a49b9fddb3b23597.psmdcp" Id="Ra63b29de41ea4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc614a257035247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bfc375b51284fa48dc9c1da2a5d5dbc.psmdcp" Id="R14d6ebfafad64786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -978,89 +978,89 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">