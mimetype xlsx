--- v4 (2026-05-14)
+++ v5 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc614a257035247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bfc375b51284fa48dc9c1da2a5d5dbc.psmdcp" Id="R14d6ebfafad64786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e2d213a5e34e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ead36afcb4134d47912f000b14d39deb.psmdcp" Id="Re8dcfa30e69e4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1010,51 +1010,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">