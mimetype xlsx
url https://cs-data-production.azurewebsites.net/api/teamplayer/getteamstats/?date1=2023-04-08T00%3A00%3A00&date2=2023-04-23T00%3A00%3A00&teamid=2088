--- v5 (2026-06-29)
+++ v6 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e2d213a5e34e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ead36afcb4134d47912f000b14d39deb.psmdcp" Id="Re8dcfa30e69e4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687e583614cd4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ca511c1ad92451e805afa0bea5988c3.psmdcp" Id="R8471592367144cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>