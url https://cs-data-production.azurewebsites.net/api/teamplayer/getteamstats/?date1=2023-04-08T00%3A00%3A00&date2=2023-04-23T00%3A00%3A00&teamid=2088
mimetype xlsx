--- v6 (2026-06-29)
+++ v7 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687e583614cd4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ca511c1ad92451e805afa0bea5988c3.psmdcp" Id="R8471592367144cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ce545011414641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9737fe8c3f8d46eebaa714256c20a317.psmdcp" Id="R806d91e77d784515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>