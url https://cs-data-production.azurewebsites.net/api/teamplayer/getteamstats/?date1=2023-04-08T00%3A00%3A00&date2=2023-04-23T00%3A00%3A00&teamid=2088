--- v7 (2026-08-14)
+++ v8 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ce545011414641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9737fe8c3f8d46eebaa714256c20a317.psmdcp" Id="R806d91e77d784515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafdda5569c05487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0956c69f1cfd477998181029a04acc5d.psmdcp" Id="Ra9e738385b3d4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>