--- v2 (2026-08-14)
+++ v3 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a520278c57e4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe0b6ce2d5384ccf909ef0e6d62d4db2.psmdcp" Id="Raa997763e03242db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e321b57ee148ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8da59e42e7964b928b6989444eb04237.psmdcp" Id="R892c3b350dfc4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -721,77 +721,77 @@
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="B6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="B7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="B8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
@@ -799,51 +799,51 @@
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="B9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="B10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
@@ -877,54 +877,54 @@
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="B12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="B13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">