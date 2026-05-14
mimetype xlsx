--- v2 (2026-03-17)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6cefbfe52784ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd96a64fe1d4258af2eeece7282c217.psmdcp" Id="R3582cbb0cef545b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6687db44f06b4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/808429c0c13c4e32aa1cf644948f782c.psmdcp" Id="Ra0ff0cff89514bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -972,89 +972,89 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">