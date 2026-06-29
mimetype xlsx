--- v3 (2026-05-14)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6687db44f06b4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/808429c0c13c4e32aa1cf644948f782c.psmdcp" Id="Ra0ff0cff89514bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38611a3eef241c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/addcb957de3341aea28afcaf8d649cc7.psmdcp" Id="R56706de259674780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1004,51 +1004,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">