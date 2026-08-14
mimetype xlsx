--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38611a3eef241c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/addcb957de3341aea28afcaf8d649cc7.psmdcp" Id="R56706de259674780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0a43514e404004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bc9d6a2cf6f410daed9409b9c2370f8.psmdcp" Id="R89694a66e3574bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>