--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03c90a232e7414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f6645c4f9ef414da7b15823e3082a95.psmdcp" Id="R5ce283a6741b409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra762126468b14edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/694ba25467f84aa7bf2002668c99d297.psmdcp" Id="Re823ea0e12d444f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="eNational Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>