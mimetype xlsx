--- v3 (2026-05-01)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra762126468b14edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/694ba25467f84aa7bf2002668c99d297.psmdcp" Id="Re823ea0e12d444f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f81757f68b84b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95c8f4f6501149ba8d8beaf49763ee90.psmdcp" Id="R889fae6d78c14467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="eNational Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>