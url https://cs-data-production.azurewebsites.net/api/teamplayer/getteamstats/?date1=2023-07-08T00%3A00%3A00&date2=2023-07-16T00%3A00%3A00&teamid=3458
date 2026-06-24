--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f81757f68b84b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95c8f4f6501149ba8d8beaf49763ee90.psmdcp" Id="R889fae6d78c14467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54738bfdada4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d67d8c75d183420f9e73fabd00ea8c56.psmdcp" Id="Rbaff3dda12d844a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="eNational Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>