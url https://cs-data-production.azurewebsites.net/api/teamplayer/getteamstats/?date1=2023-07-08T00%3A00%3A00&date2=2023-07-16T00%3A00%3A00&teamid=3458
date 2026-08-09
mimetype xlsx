--- v5 (2026-06-24)
+++ v6 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54738bfdada4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d67d8c75d183420f9e73fabd00ea8c56.psmdcp" Id="Rbaff3dda12d844a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239fb87d7a5b42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4367ad9ccb0d406d8eaad058e43b1153.psmdcp" Id="R29f557b31d114b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="eNational Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>