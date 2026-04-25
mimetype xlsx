--- v3 (2026-03-10)
+++ v4 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528e52feb83148d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/affbe116b9aa440b9386ff96da29ecf3.psmdcp" Id="Rf539b57c3da542c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64ef57b03024d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c0184fe07d94b1e86c6df51dfe0e8f2.psmdcp" Id="R2323e112eed84a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>