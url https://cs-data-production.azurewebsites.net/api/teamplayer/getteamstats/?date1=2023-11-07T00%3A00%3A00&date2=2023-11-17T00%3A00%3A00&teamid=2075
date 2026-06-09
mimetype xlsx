--- v4 (2026-04-25)
+++ v5 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64ef57b03024d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c0184fe07d94b1e86c6df51dfe0e8f2.psmdcp" Id="R2323e112eed84a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cc733b10eb4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b70ac5dc3d749738183203d5804f1f4.psmdcp" Id="Rbc52186d2d204429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>