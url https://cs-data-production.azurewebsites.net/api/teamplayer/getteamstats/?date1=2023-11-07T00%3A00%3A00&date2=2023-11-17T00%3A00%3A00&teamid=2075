--- v5 (2026-06-09)
+++ v6 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cc733b10eb4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b70ac5dc3d749738183203d5804f1f4.psmdcp" Id="Rbc52186d2d204429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7982da1540304455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/635f0fb123f84c749407e7c1800bd738.psmdcp" Id="R9f5fcdbe8e954c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>