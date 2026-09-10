--- v6 (2026-07-25)
+++ v7 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7982da1540304455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/635f0fb123f84c749407e7c1800bd738.psmdcp" Id="R9f5fcdbe8e954c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e50e67f4664d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c580ff44fdb74fb683a376e7e0b1dafb.psmdcp" Id="R0266c18176e042ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>