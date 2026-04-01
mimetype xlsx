--- v2 (2026-02-06)
+++ v3 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5ed95811f14294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2eada78deb1c47b5ade4153d1a607910.psmdcp" Id="R8ce9bf6d221e495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c4ed6eb0684894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dfce3c3d66a43a1bd6e488a2f586d48.psmdcp" Id="R008da2cd570c423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>