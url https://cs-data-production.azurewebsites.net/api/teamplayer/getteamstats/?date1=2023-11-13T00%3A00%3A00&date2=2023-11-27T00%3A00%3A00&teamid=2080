--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c4ed6eb0684894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dfce3c3d66a43a1bd6e488a2f586d48.psmdcp" Id="R008da2cd570c423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f27dcec346a48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/857be4b6824c4816998f42b1877b8603.psmdcp" Id="R3685717f2c2c4e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>