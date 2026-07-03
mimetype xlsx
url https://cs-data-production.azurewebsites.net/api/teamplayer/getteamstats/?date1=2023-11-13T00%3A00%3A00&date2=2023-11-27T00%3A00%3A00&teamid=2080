--- v4 (2026-05-16)
+++ v5 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f27dcec346a48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/857be4b6824c4816998f42b1877b8603.psmdcp" Id="R3685717f2c2c4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0edd3c2dbbf4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e84537b391e948da9d530116fd33643b.psmdcp" Id="Ra019f81c407a4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>