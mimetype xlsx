--- v5 (2026-07-03)
+++ v6 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0edd3c2dbbf4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e84537b391e948da9d530116fd33643b.psmdcp" Id="Ra019f81c407a4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d9a7eef0944142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abf5d435a85b43dabdd69a073f45eb52.psmdcp" Id="Rf933c51197d54cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Para Soccer National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>