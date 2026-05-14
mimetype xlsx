--- v2 (2026-02-22)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6020c4a43f94a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76de469749d44903b1346cedafa7243e.psmdcp" Id="R5b6cc28f34404cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b40a4c38964a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd078439fa84405aa64379840e29aa8.psmdcp" Id="R3a7a0db9e88f4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>