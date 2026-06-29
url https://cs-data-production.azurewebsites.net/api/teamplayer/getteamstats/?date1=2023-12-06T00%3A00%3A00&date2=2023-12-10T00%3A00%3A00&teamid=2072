--- v3 (2026-05-14)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b40a4c38964a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fd078439fa84405aa64379840e29aa8.psmdcp" Id="R3a7a0db9e88f4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89617c0940a847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b09903753f44844bebd135993874439.psmdcp" Id="Rd02a153565fd4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>