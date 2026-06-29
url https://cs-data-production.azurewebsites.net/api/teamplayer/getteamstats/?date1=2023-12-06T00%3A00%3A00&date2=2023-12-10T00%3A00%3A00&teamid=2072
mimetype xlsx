--- v4 (2026-06-29)
+++ v5 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89617c0940a847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b09903753f44844bebd135993874439.psmdcp" Id="Rd02a153565fd4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2dc90c9d54428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7a39a6101344a5db2b17b2796a9ff8f.psmdcp" Id="Rf84de2ae076d49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>