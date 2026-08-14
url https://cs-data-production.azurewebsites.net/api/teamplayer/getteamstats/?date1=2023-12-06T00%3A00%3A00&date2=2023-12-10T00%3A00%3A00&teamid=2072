--- v5 (2026-06-29)
+++ v6 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2dc90c9d54428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7a39a6101344a5db2b17b2796a9ff8f.psmdcp" Id="Rf84de2ae076d49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd4d74b1cbe4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83dd83373be045e6b358907f1b1fd71f.psmdcp" Id="R67c9a5ef71c24c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>