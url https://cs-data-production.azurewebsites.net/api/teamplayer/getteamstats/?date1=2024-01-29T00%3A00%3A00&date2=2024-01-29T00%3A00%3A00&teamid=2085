--- v2 (2026-03-26)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8677b2b4d171491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/094ef035dad64b36b6f416a8e1d3888a.psmdcp" Id="Rd6f636364c2d4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f898f3d5dd14028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af1668b64fba4096b747b0664306a698.psmdcp" Id="R90db7c4172e84c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -730,51 +730,51 @@
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="B4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
@@ -904,54 +904,54 @@
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="B9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="B10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">