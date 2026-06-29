--- v3 (2026-05-14)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f898f3d5dd14028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af1668b64fba4096b747b0664306a698.psmdcp" Id="R90db7c4172e84c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb521b0fd52f4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52d2dedac9d346f9b241f6386b2492b2.psmdcp" Id="R75ecaa37318b44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>