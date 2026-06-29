--- v4 (2026-06-29)
+++ v5 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb521b0fd52f4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52d2dedac9d346f9b241f6386b2492b2.psmdcp" Id="R75ecaa37318b44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0927a7171040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1331af00211a4461939d5043ca7c8f36.psmdcp" Id="Rf6bb5ecfc3564b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>