--- v5 (2026-06-29)
+++ v6 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0927a7171040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1331af00211a4461939d5043ca7c8f36.psmdcp" Id="Rf6bb5ecfc3564b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe04139cb5cd45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa9d15a730ff4f31b1ef1d124c044667.psmdcp" Id="R82cebb4c12304c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>