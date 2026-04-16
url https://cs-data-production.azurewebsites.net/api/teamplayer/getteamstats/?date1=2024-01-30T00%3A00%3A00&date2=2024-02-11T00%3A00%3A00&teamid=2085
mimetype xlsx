--- v1 (2026-02-22)
+++ v2 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00044f0d2ef42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2438f00c291e4024ace20f78947fa1f4.psmdcp" Id="Rfba5b433d0424c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb5c242cc2b4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d739ec620766467081665970da60242a.psmdcp" Id="Re8a430c4d5d14a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -960,54 +960,54 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
@@ -1056,51 +1056,51 @@
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">