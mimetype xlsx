--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb5c242cc2b4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d739ec620766467081665970da60242a.psmdcp" Id="Re8a430c4d5d14a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62be2b4ffc3403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e5c425e834438a904595aad7f71f5e.psmdcp" Id="R416424c0080d4a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -960,51 +960,51 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">