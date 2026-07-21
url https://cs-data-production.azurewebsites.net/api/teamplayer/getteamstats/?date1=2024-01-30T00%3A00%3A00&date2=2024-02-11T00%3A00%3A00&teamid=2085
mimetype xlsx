--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62be2b4ffc3403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9e5c425e834438a904595aad7f71f5e.psmdcp" Id="R416424c0080d4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a39aecfefd468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4eb6517f4a24e668e94d15205364ec5.psmdcp" Id="R6122dec374344c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>