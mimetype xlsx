--- v4 (2026-07-21)
+++ v5 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a39aecfefd468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4eb6517f4a24e668e94d15205364ec5.psmdcp" Id="R6122dec374344c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd4127fc45341fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f642b3eb619c492ba8879296598d2cca.psmdcp" Id="R7d9ab06639a149a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>