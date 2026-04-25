--- v2 (2026-02-22)
+++ v3 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbbdcb90fd545ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7decc2c260c944c3bc8896906b95eca5.psmdcp" Id="R2b8d32fc8ab94be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc1a47a68e443e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0241519368c14b5fbe3bc8dea746b810.psmdcp" Id="Rb7271b8f5b8b495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>