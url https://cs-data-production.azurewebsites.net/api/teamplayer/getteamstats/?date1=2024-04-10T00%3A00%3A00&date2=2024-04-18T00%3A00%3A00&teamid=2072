--- v3 (2026-04-25)
+++ v4 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc1a47a68e443e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0241519368c14b5fbe3bc8dea746b810.psmdcp" Id="Rb7271b8f5b8b495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb418f1507aad4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2256a21d58cd463ea5228b500cb62a7e.psmdcp" Id="Rc8f1d1cb5db74e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>