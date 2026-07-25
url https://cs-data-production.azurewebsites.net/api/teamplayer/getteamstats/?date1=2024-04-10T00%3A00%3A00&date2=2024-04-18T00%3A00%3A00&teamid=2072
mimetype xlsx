--- v4 (2026-06-09)
+++ v5 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb418f1507aad4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2256a21d58cd463ea5228b500cb62a7e.psmdcp" Id="Rc8f1d1cb5db74e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc561a80e8cd4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03b33ac459b147988175acabf6f05e30.psmdcp" Id="R6e08bba38a5649c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>