--- v5 (2026-07-25)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc561a80e8cd4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03b33ac459b147988175acabf6f05e30.psmdcp" Id="R6e08bba38a5649c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1216c84a996847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8ed92204a544cc79cbf78a5c916332b.psmdcp" Id="Re8d8e88c00dc48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Futsal National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>