--- v2 (2026-01-01)
+++ v3 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4215af1a2bf84c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52f0a185b3774bcdbbe6d2104abb8075.psmdcp" Id="R87f2804696ad4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b3ee2c555a4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f87e17f97bd749718dd410e15b305ad2.psmdcp" Id="R22675fc711c44b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>