--- v3 (2026-04-01)
+++ v4 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b3ee2c555a4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f87e17f97bd749718dd410e15b305ad2.psmdcp" Id="R22675fc711c44b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e376f9b57a24c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45cc662d939244a18b246d77190b58a2.psmdcp" Id="R5a494c132a3e485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>