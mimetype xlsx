--- v4 (2026-05-20)
+++ v5 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e376f9b57a24c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45cc662d939244a18b246d77190b58a2.psmdcp" Id="R5a494c132a3e485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd2244a24864ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20557ab8dfb14a4db9d26343faebeac9.psmdcp" Id="R8871c59ca700401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -214,51 +214,51 @@
   <x:si>
     <x:t>North Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56501</x:t>
   </x:si>
   <x:si>
     <x:t>Oumar Diallo</x:t>
   </x:si>
   <x:si>
     <x:t>ITA / FC Internazionale Milano (Youth/Primavera)</x:t>
   </x:si>
   <x:si>
     <x:t>Aurora, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56672</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Ivan Pavela</x:t>
   </x:si>
   <x:si>
-    <x:t>CRO / Hadjuk Split II ​</x:t>
+    <x:t>CRO / Hajduk Split II ​</x:t>
   </x:si>
   <x:si>
     <x:t>Georgetown, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56505</x:t>
   </x:si>
   <x:si>
     <x:t>Grégoire Swiderski</x:t>
   </x:si>
   <x:si>
     <x:t>FRA / Girondins de Bordeaux B ​</x:t>
   </x:si>
   <x:si>
     <x:t>Bordeaux, France</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=56668</x:t>
   </x:si>
   <x:si>
     <x:t>Mataeo Bunbury</x:t>
   </x:si>
   <x:si>
     <x:t>USA / Portland Timbers II ​</x:t>
   </x:si>