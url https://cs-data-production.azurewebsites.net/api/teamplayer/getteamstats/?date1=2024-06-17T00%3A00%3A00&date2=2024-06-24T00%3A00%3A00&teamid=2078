--- v5 (2026-07-04)
+++ v6 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd2244a24864ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20557ab8dfb14a4db9d26343faebeac9.psmdcp" Id="R8871c59ca700401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb439d75c8b134226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/777359a2cd6a4caaa56c1be10189b3ab.psmdcp" Id="R6f082e3df3e44f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>