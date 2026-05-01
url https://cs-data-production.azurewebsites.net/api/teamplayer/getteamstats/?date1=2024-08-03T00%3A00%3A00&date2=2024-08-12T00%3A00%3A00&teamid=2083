--- v2 (2026-02-19)
+++ v3 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4923c87786034644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fef15913bb9e4980800f6a766280f6de.psmdcp" Id="Rb070962813df4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d084503f8654172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61a501802fe14ff3805d80512cda018f.psmdcp" Id="R10cd6c3d1b0d4cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>