--- v3 (2026-05-01)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d084503f8654172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61a501802fe14ff3805d80512cda018f.psmdcp" Id="R10cd6c3d1b0d4cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60ae7e1cb3e4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4519e7937c424f5fbfdad2610c0e14d1.psmdcp" Id="R80fa3e0dc3b549e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>