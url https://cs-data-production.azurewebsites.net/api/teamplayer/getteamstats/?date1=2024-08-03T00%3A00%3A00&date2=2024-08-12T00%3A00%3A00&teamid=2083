--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60ae7e1cb3e4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4519e7937c424f5fbfdad2610c0e14d1.psmdcp" Id="R80fa3e0dc3b549e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54251dc632e5439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2e50c33f424160a2b5017b6c8ec232.psmdcp" Id="R4b065783c1db4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>