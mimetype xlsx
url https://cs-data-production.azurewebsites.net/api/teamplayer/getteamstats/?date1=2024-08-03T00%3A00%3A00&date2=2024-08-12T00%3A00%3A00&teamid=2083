--- v5 (2026-06-24)
+++ v6 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54251dc632e5439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2e50c33f424160a2b5017b6c8ec232.psmdcp" Id="R4b065783c1db4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d84f25045146f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b84e7d5eae954bbc916026ec26237fab.psmdcp" Id="R0e5e8a90eabd4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>