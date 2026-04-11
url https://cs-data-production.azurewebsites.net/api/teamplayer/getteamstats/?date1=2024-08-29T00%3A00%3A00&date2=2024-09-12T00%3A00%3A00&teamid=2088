--- v2 (2026-02-22)
+++ v3 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec03e651b68c4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/025a953f3bc74bf89f7afcef3dfdb1ba.psmdcp" Id="R2b3c1a98f3dd49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b5db58c5684341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f13bed96a641a5a2e2c8a1cd4fe1db.psmdcp" Id="R2b6b1ee4f3004684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1040,80 +1040,80 @@
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">