--- v3 (2026-04-11)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b5db58c5684341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f13bed96a641a5a2e2c8a1cd4fe1db.psmdcp" Id="R2b6b1ee4f3004684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106e89c5b9c844f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466f473ac67145faa02776cbd9c0f7ce.psmdcp" Id="R0cb73aebefb3471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1037,86 +1037,86 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">