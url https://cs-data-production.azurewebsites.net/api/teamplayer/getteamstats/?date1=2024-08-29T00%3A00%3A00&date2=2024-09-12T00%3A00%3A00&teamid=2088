--- v4 (2026-06-04)
+++ v5 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106e89c5b9c844f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466f473ac67145faa02776cbd9c0f7ce.psmdcp" Id="R0cb73aebefb3471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024647bfe2448b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72df9fa286d34b76a0f133cb355328ee.psmdcp" Id="Rab47c6e74a8c4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>