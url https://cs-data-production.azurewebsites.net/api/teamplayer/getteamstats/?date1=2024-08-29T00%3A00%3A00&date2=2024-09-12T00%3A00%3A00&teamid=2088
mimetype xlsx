--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024647bfe2448b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72df9fa286d34b76a0f133cb355328ee.psmdcp" Id="Rab47c6e74a8c4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e7999cf3344e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e87fb534ed465da0f46d869233e26f.psmdcp" Id="R46f48519ab5443f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1037,51 +1037,51 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">