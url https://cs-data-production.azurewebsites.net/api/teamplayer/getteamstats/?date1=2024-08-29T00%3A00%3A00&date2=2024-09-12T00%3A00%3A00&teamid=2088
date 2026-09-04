--- v6 (2026-07-21)
+++ v7 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e7999cf3344e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07e87fb534ed465da0f46d869233e26f.psmdcp" Id="R46f48519ab5443f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3141678dcee44ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1da6841bd4a0434daf92f929403e0fbc.psmdcp" Id="R349e42c4564e403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>