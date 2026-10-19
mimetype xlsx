--- v7 (2026-09-04)
+++ v8 (2026-10-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3141678dcee44ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1da6841bd4a0434daf92f929403e0fbc.psmdcp" Id="R349e42c4564e403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974af9eacd0c4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14268b81612e44a3ad70459640b1b91d.psmdcp" Id="R72c5e4bca03946ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1037,54 +1037,54 @@
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">