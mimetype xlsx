--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0b462e0c274ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b614319150b3464a8506c0c0bffa1b45.psmdcp" Id="Ra9e2d538645e4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8407ab34d7e4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c5200e166d44c5a9884000d2e372311.psmdcp" Id="R824ee622625346ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -759,86 +759,86 @@
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="B5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="B6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
@@ -852,51 +852,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="B7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="B8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -945,51 +945,51 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="B10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
@@ -1177,54 +1177,54 @@
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="B18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="B19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">