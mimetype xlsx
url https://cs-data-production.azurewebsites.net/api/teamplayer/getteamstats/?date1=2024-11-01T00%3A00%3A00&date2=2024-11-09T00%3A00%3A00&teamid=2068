--- v1 (2026-06-29)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8407ab34d7e4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c5200e166d44c5a9884000d2e372311.psmdcp" Id="R824ee622625346ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0a3a49cbde4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a0b3a2a5b8142c19782fa7b3c29e8c2.psmdcp" Id="R87f4ea365ef3406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -759,83 +759,83 @@
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="B4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="B5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J5" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="B6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
@@ -945,51 +945,51 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="B10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">