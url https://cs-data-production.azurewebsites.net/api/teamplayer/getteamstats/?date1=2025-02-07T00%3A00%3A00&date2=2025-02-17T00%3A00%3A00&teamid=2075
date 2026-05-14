--- v3 (2026-03-10)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50dc3bf142a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffc5007c004b49f294bce4d8751edf72.psmdcp" Id="R9afbed98cffb4770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb434ab2447dd4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23902ed0beaa4cb1b61c68f35a68ee0b.psmdcp" Id="R920de5f2aad34bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>