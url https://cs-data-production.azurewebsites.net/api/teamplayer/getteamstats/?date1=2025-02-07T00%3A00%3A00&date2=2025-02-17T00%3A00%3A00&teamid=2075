--- v4 (2026-05-14)
+++ v5 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb434ab2447dd4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23902ed0beaa4cb1b61c68f35a68ee0b.psmdcp" Id="R920de5f2aad34bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45e4f99afad4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84997475fc2c440a9e4493b217d83042.psmdcp" Id="Raf2711af44914acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>