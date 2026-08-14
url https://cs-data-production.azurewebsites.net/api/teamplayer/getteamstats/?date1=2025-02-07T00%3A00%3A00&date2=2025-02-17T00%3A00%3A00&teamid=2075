--- v5 (2026-06-29)
+++ v6 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45e4f99afad4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84997475fc2c440a9e4493b217d83042.psmdcp" Id="Raf2711af44914acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8033730c1f84fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec5fa78f0d89453fa76364d03a38e8d6.psmdcp" Id="Redee57cf5aa042ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>