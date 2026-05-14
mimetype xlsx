--- v2 (2026-03-04)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9870c1e14b47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8e472b060d24c62b0bd3f3c4c7ca514.psmdcp" Id="Rf4661f0e494f401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0c11755d474cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74970b2e97b04215a3f39e367b4ce15f.psmdcp" Id="Rd963894aace54a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -932,51 +932,51 @@
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
@@ -996,54 +996,54 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">