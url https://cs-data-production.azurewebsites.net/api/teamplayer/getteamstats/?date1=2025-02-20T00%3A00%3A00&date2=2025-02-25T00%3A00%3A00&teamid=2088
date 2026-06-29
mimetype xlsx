--- v3 (2026-05-14)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0c11755d474cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74970b2e97b04215a3f39e367b4ce15f.psmdcp" Id="Rd963894aace54a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e932d8b31fd4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1622d8381dc4428797e32b925021c933.psmdcp" Id="R5b63ec190d9f4478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>