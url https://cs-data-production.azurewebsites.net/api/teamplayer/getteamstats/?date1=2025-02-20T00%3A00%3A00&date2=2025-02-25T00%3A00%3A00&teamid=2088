--- v4 (2026-06-29)
+++ v5 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e932d8b31fd4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1622d8381dc4428797e32b925021c933.psmdcp" Id="R5b63ec190d9f4478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828429a148654210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c44f788f526e45b69ddd3cbb3508686d.psmdcp" Id="R65617b39409a431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>