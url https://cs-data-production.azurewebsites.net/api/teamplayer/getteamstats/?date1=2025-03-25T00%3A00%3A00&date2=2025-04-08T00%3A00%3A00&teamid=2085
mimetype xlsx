--- v3 (2026-03-05)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red11f2d450f44876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f51e9dfb8d4a4348b4b2fd52c04b1c99.psmdcp" Id="Rca69a7e9e4184803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61fa098700c4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a719d648f184e209440fb19cb761867.psmdcp" Id="Rc803f5c63ac4433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -975,51 +975,51 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">