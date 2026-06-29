--- v4 (2026-05-14)
+++ v5 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61fa098700c4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a719d648f184e209440fb19cb761867.psmdcp" Id="Rc803f5c63ac4433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241af12ef2c549fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0dff45e50404b8892a5457e24e807b7.psmdcp" Id="R0c3c9b10c25d4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>