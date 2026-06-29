--- v5 (2026-06-29)
+++ v6 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241af12ef2c549fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0dff45e50404b8892a5457e24e807b7.psmdcp" Id="R0c3c9b10c25d4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58399d812f284ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97cc23b00a244a52bd1e8f81d6f3f807.psmdcp" Id="R454bf1ce90f64e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>