--- v6 (2026-06-29)
+++ v7 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58399d812f284ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97cc23b00a244a52bd1e8f81d6f3f807.psmdcp" Id="R454bf1ce90f64e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08093a19ee8d43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea133a7fb194c49bfc26ef3e2c74e8c.psmdcp" Id="R6a773b5a54e8492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>