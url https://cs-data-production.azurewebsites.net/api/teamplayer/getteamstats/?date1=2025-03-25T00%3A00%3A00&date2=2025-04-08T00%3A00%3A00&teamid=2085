--- v7 (2026-08-14)
+++ v8 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08093a19ee8d43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea133a7fb194c49bfc26ef3e2c74e8c.psmdcp" Id="R6a773b5a54e8492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57434d11344439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/128041f77dc040f98f7708163acf7b77.psmdcp" Id="Re868c5388bd94afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>