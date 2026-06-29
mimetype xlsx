--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1957ed045674210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc310fd4ab6b4659830bfe07a2a8b91d.psmdcp" Id="Re11bf9479de0480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860846627238461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/879d20bdd3c545279656c0490b5a2e44.psmdcp" Id="R0e0bdf1545fa4843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>