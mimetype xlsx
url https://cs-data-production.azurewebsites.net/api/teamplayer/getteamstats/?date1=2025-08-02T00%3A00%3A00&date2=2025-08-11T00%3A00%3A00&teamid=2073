--- v1 (2026-06-29)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860846627238461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/879d20bdd3c545279656c0490b5a2e44.psmdcp" Id="R0e0bdf1545fa4843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf017d54d895d4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c783bcea07c741bfa35207447ffa97fe.psmdcp" Id="Rf0d70145b9e84a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>