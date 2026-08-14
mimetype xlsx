--- v2 (2026-08-14)
+++ v3 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf017d54d895d4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c783bcea07c741bfa35207447ffa97fe.psmdcp" Id="Rf0d70145b9e84a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6669501c6c4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67f74c01a8a4642a389b98d87d324ad.psmdcp" Id="R98128b3c882e4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>