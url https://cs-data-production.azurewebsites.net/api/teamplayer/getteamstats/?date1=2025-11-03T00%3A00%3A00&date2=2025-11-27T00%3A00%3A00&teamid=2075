--- v2 (2026-02-09)
+++ v3 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6f555b15c345f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f183de12e73949188c8bea2d78563ca7.psmdcp" Id="R3ef04203c3474836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cc658e361c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd8847a30514adaab6ab592903ba955.psmdcp" Id="Rfd6b4c04ad474b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>