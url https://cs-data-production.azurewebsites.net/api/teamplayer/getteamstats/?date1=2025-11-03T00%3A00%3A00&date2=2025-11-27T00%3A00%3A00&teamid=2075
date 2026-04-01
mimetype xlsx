--- v3 (2026-04-01)
+++ v4 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cc658e361c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd8847a30514adaab6ab592903ba955.psmdcp" Id="Rfd6b4c04ad474b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268b77503db3442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71d4d2b73ed43cdaa733ef6d360e4a1.psmdcp" Id="R5959a62e7310422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>