--- v4 (2026-04-01)
+++ v5 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268b77503db3442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71d4d2b73ed43cdaa733ef6d360e4a1.psmdcp" Id="R5959a62e7310422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01302e8ab7b54c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35a3fed7c3454601b52b0aea0bb31f1c.psmdcp" Id="R8588ad95ed5e40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>