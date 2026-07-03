--- v5 (2026-05-16)
+++ v6 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01302e8ab7b54c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35a3fed7c3454601b52b0aea0bb31f1c.psmdcp" Id="R8588ad95ed5e40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5b03a9a9884d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1b33ef1ed624de2bcf75489549ee5f2.psmdcp" Id="R2aadef8ee3224846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>