--- v6 (2026-07-03)
+++ v7 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5b03a9a9884d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1b33ef1ed624de2bcf75489549ee5f2.psmdcp" Id="R2aadef8ee3224846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e18fdf76d364138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8de65c49dda14b65ba9592973db09777.psmdcp" Id="R83b5540866544989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>