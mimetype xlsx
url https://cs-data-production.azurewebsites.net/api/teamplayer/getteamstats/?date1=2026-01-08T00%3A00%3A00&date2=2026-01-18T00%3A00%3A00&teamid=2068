--- v3 (2026-08-14)
+++ v4 (2026-09-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e7b51f5309494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86d6bd8c3db141c48458c98c69f1bb9d.psmdcp" Id="Rb57956c7e45341f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586f3df23f7b4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/454b93ab38434f808bc8dab03cc566a8.psmdcp" Id="R837208fd133d4578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -862,51 +862,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -929,83 +929,83 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1316,51 +1316,51 @@
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">